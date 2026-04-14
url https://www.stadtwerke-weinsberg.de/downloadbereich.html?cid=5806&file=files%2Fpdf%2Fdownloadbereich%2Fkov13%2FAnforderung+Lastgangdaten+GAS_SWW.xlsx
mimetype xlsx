--- v0 (2025-10-29)
+++ v1 (2026-04-14)
@@ -1,59 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\zfssrv01.zeag.ads\user$\Peters\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://myehn.sharepoint.com/sites/CH-2022-000355/Freigegebene Dokumente/VK BR/Regulierung/Veröffentlichungspflichten/Netznutzungsentgelte_Preisblätter/2026/Preisblatt 4/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B20BC7B5-8DA7-44F5-A383-3CC7919C28C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{D2E58F7B-9B1E-465D-A017-DD51E840C9F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{094C6FEB-CBF3-4835-A25D-A2CE526E4210}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15990" xr2:uid="{076270D9-4E38-42A8-AE75-EC5E8712380E}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{076270D9-4E38-42A8-AE75-EC5E8712380E}"/>
   </bookViews>
   <sheets>
     <sheet name="Formular" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Formular!$A$1:$K$34</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -140,51 +144,51 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>verbindlich</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> für die angegebene(n) Messlokation(en) die entsprechenden Lastgänge für den jeweiligen Zeitraum. 
 Der Bereitstellungspreis beträgt </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">30,00 € (netto) </t>
+      <t xml:space="preserve">44,50 € (netto) </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">pro Markt- bzw. Messlokation gem. unserem jeweils aktuellen Preisblatt.
 Der Versand erfolgt nach Zahlungseingang unserer Rechnung. Diese erhalten sie </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>aussschließlich in digitaler Form</t>
     </r>
     <r>
       <rPr>
@@ -267,164 +271,134 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...9 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>685800</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>132080</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 363">
           <a:extLst>
@@ -435,91 +409,91 @@
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4743450" y="47625"/>
           <a:ext cx="1151255" cy="819150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-Design">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -581,51 +555,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -723,621 +697,915 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91D59086-3824-42EF-A2F3-E89FB57C7051}">
   <dimension ref="A1:K34"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6:J6"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="2.7109375" style="1" customWidth="1"/>
     <col min="4" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="2.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="2.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="2.7109375" style="1" customWidth="1"/>
     <col min="12" max="16384" width="11.42578125" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="3"/>
-[...9 lines deleted...]
-      <c r="K1" s="3"/>
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
     </row>
     <row r="2" spans="1:11" ht="21" x14ac:dyDescent="0.25">
-      <c r="A2" s="3"/>
-      <c r="B2" s="26" t="s">
+      <c r="A2" s="2"/>
+      <c r="B2" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="26"/>
-[...20 lines deleted...]
-      <c r="K3" s="4"/>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="2"/>
+    </row>
+    <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="2"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="2"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A4" s="3"/>
-      <c r="B4" s="7" t="s">
+      <c r="A4" s="2"/>
+      <c r="B4" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="3"/>
-[...7 lines deleted...]
-      <c r="K4" s="3"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
     </row>
     <row r="5" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="3"/>
-[...9 lines deleted...]
-      <c r="K5" s="3"/>
+      <c r="A5" s="2"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A6" s="3"/>
-      <c r="B6" s="7" t="s">
+      <c r="A6" s="2"/>
+      <c r="B6" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="23"/>
-[...7 lines deleted...]
-      <c r="K6" s="3"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="17"/>
+      <c r="F6" s="17"/>
+      <c r="G6" s="17"/>
+      <c r="H6" s="17"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="17"/>
+      <c r="K6" s="2"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A7" s="3"/>
-[...9 lines deleted...]
-      <c r="K7" s="3"/>
+      <c r="A7" s="2"/>
+      <c r="B7" s="2"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="2"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A8" s="3"/>
-      <c r="B8" s="7" t="s">
+      <c r="A8" s="2"/>
+      <c r="B8" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="23"/>
-[...4 lines deleted...]
-      <c r="H8" s="7" t="s">
+      <c r="C8" s="16"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="I8" s="28"/>
-[...1 lines deleted...]
-      <c r="K8" s="3"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="2"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A9" s="3"/>
-[...9 lines deleted...]
-      <c r="K9" s="3"/>
+      <c r="A9" s="2"/>
+      <c r="B9" s="2"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A10" s="3"/>
-      <c r="B10" s="7" t="s">
+      <c r="A10" s="2"/>
+      <c r="B10" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C10" s="23"/>
-[...2 lines deleted...]
-      <c r="F10" s="7" t="s">
+      <c r="C10" s="16"/>
+      <c r="D10" s="17"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="G10" s="23"/>
-[...16 lines deleted...]
-      <c r="K11" s="17"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="17"/>
+      <c r="J10" s="17"/>
+      <c r="K10" s="2"/>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A11" s="2"/>
+      <c r="B11" s="5"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3"/>
+      <c r="K11" s="2"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A12" s="3"/>
-      <c r="B12" s="7" t="s">
+      <c r="A12" s="2"/>
+      <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="23"/>
-[...7 lines deleted...]
-      <c r="K12" s="17"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="2"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A13" s="3"/>
-[...9 lines deleted...]
-      <c r="K13" s="3"/>
+      <c r="A13" s="2"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="2"/>
     </row>
     <row r="14" spans="1:11" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="3"/>
-      <c r="B14" s="21" t="s">
+      <c r="A14" s="2"/>
+      <c r="B14" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="21"/>
-[...7 lines deleted...]
-      <c r="K14" s="3"/>
+      <c r="C14" s="14"/>
+      <c r="D14" s="14"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="2"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A15" s="3"/>
-[...9 lines deleted...]
-      <c r="K15" s="3"/>
+      <c r="A15" s="2"/>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A16" s="3"/>
-      <c r="B16" s="7" t="s">
+      <c r="A16" s="2"/>
+      <c r="B16" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="C16" s="3"/>
-[...7 lines deleted...]
-      <c r="K16" s="3"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
     </row>
     <row r="17" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="3"/>
-[...9 lines deleted...]
-      <c r="K17" s="3"/>
+      <c r="A17" s="2"/>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
     </row>
     <row r="18" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="3"/>
-[...9 lines deleted...]
-      <c r="K18" s="3"/>
+      <c r="A18" s="2"/>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A19" s="3"/>
-      <c r="B19" s="7" t="s">
+      <c r="A19" s="2"/>
+      <c r="B19" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C19" s="3"/>
-      <c r="D19" s="22" t="s">
+      <c r="C19" s="2"/>
+      <c r="D19" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="E19" s="22"/>
-[...2 lines deleted...]
-      <c r="H19" s="11" t="s">
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="I19" s="11"/>
-      <c r="J19" s="11" t="s">
+      <c r="I19" s="8"/>
+      <c r="J19" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="K19" s="3"/>
+      <c r="K19" s="2"/>
     </row>
     <row r="20" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="3"/>
-[...9 lines deleted...]
-      <c r="K20" s="3"/>
+      <c r="A20" s="2"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="18"/>
+      <c r="E20" s="18"/>
+      <c r="F20" s="18"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="2"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A21" s="3"/>
-[...9 lines deleted...]
-      <c r="K21" s="3"/>
+      <c r="A21" s="2"/>
+      <c r="B21" s="10"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="16"/>
+      <c r="E21" s="17"/>
+      <c r="F21" s="17"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="2"/>
     </row>
     <row r="22" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="3"/>
-[...9 lines deleted...]
-      <c r="K22" s="3"/>
+      <c r="A22" s="2"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A23" s="3"/>
-[...9 lines deleted...]
-      <c r="K23" s="3"/>
+      <c r="A23" s="2"/>
+      <c r="B23" s="10"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="2"/>
     </row>
     <row r="24" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="3"/>
-[...9 lines deleted...]
-      <c r="K24" s="3"/>
+      <c r="A24" s="2"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A25" s="3"/>
-[...9 lines deleted...]
-      <c r="K25" s="3"/>
+      <c r="A25" s="2"/>
+      <c r="B25" s="10"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="11"/>
+      <c r="K25" s="2"/>
     </row>
     <row r="26" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="3"/>
-[...9 lines deleted...]
-      <c r="K26" s="3"/>
+      <c r="A26" s="2"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A27" s="3"/>
-[...9 lines deleted...]
-      <c r="K27" s="3"/>
+      <c r="A27" s="2"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="17"/>
+      <c r="F27" s="17"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="2"/>
     </row>
     <row r="28" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="3"/>
-[...9 lines deleted...]
-      <c r="K28" s="3"/>
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A29" s="3"/>
-[...9 lines deleted...]
-      <c r="K29" s="3"/>
+      <c r="A29" s="2"/>
+      <c r="B29" s="10"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="17"/>
+      <c r="F29" s="17"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="11"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="11"/>
+      <c r="K29" s="2"/>
     </row>
     <row r="30" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="3"/>
-[...9 lines deleted...]
-      <c r="K30" s="3"/>
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
     </row>
     <row r="31" spans="1:11" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="3"/>
-      <c r="B31" s="27" t="s">
+      <c r="A31" s="2"/>
+      <c r="B31" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="C31" s="27"/>
-[...7 lines deleted...]
-      <c r="K31" s="3"/>
+      <c r="C31" s="14"/>
+      <c r="D31" s="14"/>
+      <c r="E31" s="14"/>
+      <c r="F31" s="14"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="2"/>
     </row>
     <row r="32" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="3"/>
-[...9 lines deleted...]
-      <c r="K32" s="3"/>
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A33" s="3"/>
-      <c r="B33" s="25" t="s">
+      <c r="A33" s="2"/>
+      <c r="B33" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="C33" s="25"/>
-[...7 lines deleted...]
-      <c r="K33" s="3"/>
+      <c r="C33" s="18"/>
+      <c r="D33" s="18"/>
+      <c r="E33" s="18"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="18"/>
+      <c r="H33" s="18"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="2"/>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A34" s="3"/>
-[...9 lines deleted...]
-      <c r="K34" s="3"/>
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="2"/>
+      <c r="K34" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="17">
-    <mergeCell ref="I8:J8"/>
-[...3 lines deleted...]
-    <mergeCell ref="B33:J33"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="C6:J6"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="B31:J31"/>
     <mergeCell ref="D20:F20"/>
     <mergeCell ref="D29:F29"/>
     <mergeCell ref="D27:F27"/>
     <mergeCell ref="D25:F25"/>
     <mergeCell ref="D23:F23"/>
     <mergeCell ref="D21:F21"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="G10:J10"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="B14:J14"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="C12:F12"/>
+    <mergeCell ref="B33:J33"/>
   </mergeCells>
   <dataValidations count="5">
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B20" xr:uid="{854BCDDD-DCBB-4A93-BD39-A6973C2B6858}">
       <formula1>0</formula1>
       <formula2>99999999999</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Abbruch" error="Bitte Eingabe überprüfen." promptTitle="Marktlokations-ID" prompt="11-stellig" sqref="B21 B23 B25 B27 B29" xr:uid="{5498D13C-CC77-42EA-9145-D41A424BDE30}">
       <formula1>10000000000</formula1>
       <formula2>99999999999</formula2>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Abbruch" error="Bitte Eingabe überprüfen." promptTitle="Datumsformat" prompt="TT.MM.JJJJ" sqref="J21 J23 J25 J27 J29" xr:uid="{5090B80F-B687-4C54-8950-ADCAE64533F2}">
       <formula1>AND(H21&lt;=J21)</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Abbruch" error="Bitte Eingabe überprüfen." promptTitle="Datumsformat" prompt="TT.MM.JJJJ" sqref="H21 H23 H25 H27 H29" xr:uid="{EFA63419-7377-4114-BFC9-797B4D194A9F}">
       <formula1>AND(H21&lt;=J21)</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Abbruch" error="Bitte Eingabe überprüfen." promptTitle="Messlokations-ID" prompt="33-stellig_x000a__x000a_" sqref="D21:F21 D23:F23 D25:F25 D27:F27 D29:F29" xr:uid="{CCF8C110-24B6-4429-AAE4-82461F229B50}">
       <formula1>33</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101000E66914B9218A84F925920F76774CCC8" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="38af09d92f28926a237d98599eff0cff">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6877cfee-02b4-4041-ad80-fe9629145d42" xmlns:ns3="6388a1aa-43ab-4ca0-a6ca-3c4a31769b50" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="84ff8cbda9d98c6c480516c972b09ebc" ns2:_="" ns3:_="">
+    <xsd:import namespace="6877cfee-02b4-4041-ad80-fe9629145d42"/>
+    <xsd:import namespace="6388a1aa-43ab-4ca0-a6ca-3c4a31769b50"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Datum" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6877cfee-02b4-4041-ad80-fe9629145d42" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c5038235-94fc-45a1-9d2f-660750e119cf" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datum" ma:index="22" nillable="true" ma:displayName="Datum" ma:format="DateOnly" ma:internalName="Datum">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6388a1aa-43ab-4ca0-a6ca-3c4a31769b50" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1829d9f5-3399-4c7b-94df-68b59993d87a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6388a1aa-43ab-4ca0-a6ca-3c4a31769b50">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6877cfee-02b4-4041-ad80-fe9629145d42">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Datum xmlns="6877cfee-02b4-4041-ad80-fe9629145d42" xsi:nil="true"/>
+    <TaxCatchAll xmlns="6388a1aa-43ab-4ca0-a6ca-3c4a31769b50" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9A310F6-CB11-41B1-9D47-0C0AB239A37A}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46E1F3C1-CED9-4EE8-8203-806F56D5B314}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17967CDE-AD68-40BD-A020-18890CFAE107}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Formular</vt:lpstr>
       <vt:lpstr>Formular!Druckbereich</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>myEHN</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Peters, Jan VKNM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101000E66914B9218A84F925920F76774CCC8</vt:lpwstr>
+  </property>
+</Properties>
+</file>